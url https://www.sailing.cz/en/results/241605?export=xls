--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -401,51 +401,51 @@
   <si>
     <t>CZE 185639</t>
   </si>
   <si>
     <t>1130-1821</t>
   </si>
   <si>
     <t>Olič Kryštof Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">27 29 29* 27 </t>
   </si>
   <si>
     <t>CZE 216071</t>
   </si>
   <si>
     <t>2101-0742</t>
   </si>
   <si>
     <t>Karas Filip</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 444</t>
   </si>
   <si>
     <t>2116-0011</t>
   </si>
   <si>
     <t>Štafa Patrick</t>
   </si>
   <si>
     <t xml:space="preserve">0 5 3 8 </t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">0 13 5 1 </t>
   </si>
@@ -977,51 +977,51 @@
   <si>
     <t xml:space="preserve">0 45 46 DNF </t>
   </si>
   <si>
     <t>CZE 837</t>
   </si>
   <si>
     <t>2101-0772</t>
   </si>
   <si>
     <t>Karas Hynek</t>
   </si>
   <si>
     <t xml:space="preserve">0 DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 926</t>
   </si>
   <si>
     <t>1130-0981</t>
   </si>
   <si>
     <t>Valenta Max</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2201-0092</t>
   </si>
   <si>
     <t>Směšný Marek</t>
   </si>
   <si>
     <t xml:space="preserve">2 4* 3 1 </t>
   </si>
   <si>
     <t>CZE 886</t>
   </si>
   <si>
     <t>1702-0277</t>
   </si>
   <si>
     <t>Mahr Tobias</t>
   </si>
   <si>
     <t xml:space="preserve">1 5* 4 2 </t>
   </si>