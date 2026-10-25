--- v0 (2026-06-20)
+++ v1 (2026-10-25)
@@ -272,51 +272,51 @@
   <si>
     <t>2103-0852</t>
   </si>
   <si>
     <t>Křenková Kristýna</t>
   </si>
   <si>
     <t>CZE 2287</t>
   </si>
   <si>
     <t>1909-0099</t>
   </si>
   <si>
     <t>Bilerová Rozálie</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC </t>
   </si>
   <si>
     <t>1214-0122</t>
   </si>
   <si>
     <t>Růžička Luděk</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 828</t>
   </si>
   <si>
     <t>2001-0252</t>
   </si>
   <si>
     <t>Grodl Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">5 1 7* 2 </t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">1 13* 9 1 </t>
   </si>
@@ -737,51 +737,51 @@
   <si>
     <t>Hnilička Luděk</t>
   </si>
   <si>
     <t xml:space="preserve">30 DNC* DNC DNC </t>
   </si>
   <si>
     <t>POL 743</t>
   </si>
   <si>
     <t>1130-1829</t>
   </si>
   <si>
     <t>Matas Robert</t>
   </si>
   <si>
     <t>CZE 7181</t>
   </si>
   <si>
     <t>1402-0512</t>
   </si>
   <si>
     <t>Degl Filip</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 886</t>
   </si>
   <si>
     <t>1702-0277</t>
   </si>
   <si>
     <t>Mahr Tobias</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* 1 1 4 </t>
   </si>
   <si>
     <t>CZE 411</t>
   </si>
   <si>
     <t>2101-0792</t>
   </si>
   <si>
     <t>Balzerová Lucie</t>
   </si>
   <si>
     <t xml:space="preserve">2 6* 2 2 </t>
   </si>