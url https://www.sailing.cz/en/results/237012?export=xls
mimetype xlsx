--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -197,51 +197,51 @@
   <si>
     <t>CZE 143</t>
   </si>
   <si>
     <t>1130-1899</t>
   </si>
   <si>
     <t>Roušal Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">13* 12 7 10 13 </t>
   </si>
   <si>
     <t>CZE 288</t>
   </si>
   <si>
     <t>2110-0231</t>
   </si>
   <si>
     <t>Piňos Jindřich</t>
   </si>
   <si>
     <t xml:space="preserve">12 11 DNC* 13 11 </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 63</t>
   </si>
   <si>
     <t>1705-0090</t>
   </si>
   <si>
     <t>Drda David</t>
   </si>
   <si>
     <t xml:space="preserve">1* 1 1 DNF* 1 1 1 1 </t>
   </si>
   <si>
     <t>CZE 777</t>
   </si>
   <si>
     <t>7019-0303</t>
   </si>
   <si>
     <t>Zíma Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">2* 2* 2 1 2 2 2 2 </t>
   </si>