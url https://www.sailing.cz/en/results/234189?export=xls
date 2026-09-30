--- v0 (2026-05-31)
+++ v1 (2026-09-30)
@@ -77,81 +77,81 @@
   <si>
     <t>2201-0039</t>
   </si>
   <si>
     <t>Krč Lukáš</t>
   </si>
   <si>
     <t>CZE 220071</t>
   </si>
   <si>
     <t>2405-0160</t>
   </si>
   <si>
     <t>Fikáček Jan</t>
   </si>
   <si>
     <t>CZE 221704</t>
   </si>
   <si>
     <t>2201-0053</t>
   </si>
   <si>
     <t>Kováč Richard</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
     <t>CZE 880</t>
   </si>
   <si>
     <t>2205-0307</t>
   </si>
   <si>
     <t>Ottová Barbora</t>
   </si>
   <si>
     <t>CZE 703</t>
   </si>
   <si>
     <t>2404-0492</t>
   </si>
   <si>
     <t>Gráczová Dorota</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 878</t>
   </si>
   <si>
     <t>2205-0316</t>
   </si>
   <si>
     <t>Otta Filip</t>
   </si>
   <si>
     <t>CZE 829</t>
   </si>
   <si>
     <t>2205-0308</t>
   </si>
   <si>
     <t>Ottová Tereza</t>
   </si>
   <si>
     <t>CZE 879</t>
   </si>
   <si>
     <t>2404-0491</t>
   </si>