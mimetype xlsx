--- v0 (2026-06-01)
+++ v1 (2026-10-20)
@@ -227,51 +227,51 @@
   <si>
     <t>Košatová Lucie</t>
   </si>
   <si>
     <t>1402-0405</t>
   </si>
   <si>
     <t>Cibulka Vojtěch</t>
   </si>
   <si>
     <t>CZE 3087</t>
   </si>
   <si>
     <t>1401-0485</t>
   </si>
   <si>
     <t>Pelnář Petr</t>
   </si>
   <si>
     <t>2103-0922</t>
   </si>
   <si>
     <t>Šlechtická Kateřina</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t>CZE 444</t>
   </si>
   <si>
     <t>2116-0011</t>
   </si>
   <si>
     <t>Štafa Patrick</t>
   </si>
   <si>
     <t>CZE 819</t>
   </si>
   <si>
     <t>2101-0725</t>
   </si>
@@ -428,51 +428,51 @@
   <si>
     <t>1305-0321</t>
   </si>
   <si>
     <t>Lojková Karolína</t>
   </si>
   <si>
     <t>CZE 859</t>
   </si>
   <si>
     <t>1101-0592</t>
   </si>
   <si>
     <t>Zákoucký Hynek</t>
   </si>
   <si>
     <t>CZE 795</t>
   </si>
   <si>
     <t>1101-0473</t>
   </si>
   <si>
     <t>Tomola Štěpán</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 885</t>
   </si>
   <si>
     <t>1101-0505</t>
   </si>
   <si>
     <t>Tomolová Kateřina</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t>CZE 813</t>
   </si>
   <si>
     <t>1101-0571</t>
   </si>