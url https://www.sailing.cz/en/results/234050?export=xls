--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -158,51 +158,51 @@
   <si>
     <t>1401-0459</t>
   </si>
   <si>
     <t>Altmannová Kateřina</t>
   </si>
   <si>
     <t>CZE 80</t>
   </si>
   <si>
     <t>1705-0086</t>
   </si>
   <si>
     <t>Sadílková Nela</t>
   </si>
   <si>
     <t>CZE 911</t>
   </si>
   <si>
     <t>2110-0182</t>
   </si>
   <si>
     <t>Chalupníková Kristýna</t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 130</t>
   </si>
   <si>
     <t>1302-0039</t>
   </si>
   <si>
     <t>Lavický Karel</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>