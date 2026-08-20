--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -77,72 +77,72 @@
   <si>
     <t>2103-1029</t>
   </si>
   <si>
     <t>Kudrna Jan</t>
   </si>
   <si>
     <t>8888-0004</t>
   </si>
   <si>
     <t>Kudrnová Markéta</t>
   </si>
   <si>
     <t>8888-0005</t>
   </si>
   <si>
     <t>Kudrnová Veronika</t>
   </si>
   <si>
     <t>8888-0006</t>
   </si>
   <si>
     <t>Horáková Eliška</t>
   </si>
   <si>
+    <t xml:space="preserve"> 11</t>
+  </si>
+  <si>
+    <t>2101-0555</t>
+  </si>
+  <si>
+    <t>Perničková Lucie</t>
+  </si>
+  <si>
+    <t>2101-0350</t>
+  </si>
+  <si>
+    <t>Hykrda Jan</t>
+  </si>
+  <si>
     <t>CZE 11</t>
   </si>
   <si>
     <t>2103-0466</t>
   </si>
   <si>
     <t>Svanovská Helena</t>
-  </si>
-[...13 lines deleted...]
-    <t>Hykrda Jan</t>
   </si>
   <si>
     <t>2103-0426</t>
   </si>
   <si>
     <t>Blahoňovský Jan</t>
   </si>
   <si>
     <t>CZE 18</t>
   </si>
   <si>
     <t>2103-0881</t>
   </si>
   <si>
     <t>Všetečka Ladislav</t>
   </si>
   <si>
     <t>2103-0308</t>
   </si>
   <si>
     <t>Fantová Kateřina</t>
   </si>
   <si>
     <t>2103-0221</t>
   </si>
@@ -782,84 +782,84 @@
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="B8" t="s">
         <v>12</v>
       </c>
       <c r="C8" t="s">
         <v>19</v>
       </c>
       <c r="D8" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="B9" t="s">
         <v>21</v>
       </c>
       <c r="C9" t="s">
         <v>22</v>
       </c>
       <c r="D9" t="s">
         <v>23</v>
       </c>
       <c r="E9">
-        <v>1977</v>
+        <v>1989</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="B10" t="s">
+        <v>21</v>
+      </c>
+      <c r="C10" t="s">
         <v>24</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>25</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>1989</v>
+        <v>1968</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" t="s">
-        <v>24</v>
+        <v>26</v>
       </c>
       <c r="C11" t="s">
         <v>27</v>
       </c>
       <c r="D11" t="s">
         <v>28</v>
       </c>
       <c r="E11">
-        <v>1968</v>
+        <v>1977</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="C12" t="s">
         <v>29</v>
       </c>
       <c r="D12" t="s">
         <v>30</v>
       </c>
       <c r="E12">
         <v>1979</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="B13" t="s">
         <v>31</v>
       </c>
       <c r="C13" t="s">
         <v>32</v>
       </c>
       <c r="D13" t="s">
         <v>33</v>
       </c>
       <c r="E13">
         <v>1967</v>
       </c>
     </row>