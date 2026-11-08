--- v0 (2026-05-07)
+++ v1 (2026-11-08)
@@ -437,51 +437,51 @@
   <si>
     <t>CZE 169060</t>
   </si>
   <si>
     <t>1901-0510</t>
   </si>
   <si>
     <t>Veselý Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">33* 26 33 33 </t>
   </si>
   <si>
     <t>CZE 152639</t>
   </si>
   <si>
     <t>2101-0750</t>
   </si>
   <si>
     <t>Nováček Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">32* 31 32 32 </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">DSQ* 1 3 3 </t>
   </si>
   <si>
     <t>CZE 444</t>
   </si>
   <si>
     <t>2116-0011</t>
   </si>
   <si>
     <t>Štafa Patrick</t>
   </si>
   <si>
     <t xml:space="preserve">1 3 9* 4 </t>
   </si>
@@ -968,51 +968,51 @@
   <si>
     <t>CZE 924</t>
   </si>
   <si>
     <t>1504-0110</t>
   </si>
   <si>
     <t>Brejšová Nevena</t>
   </si>
   <si>
     <t xml:space="preserve">42* 42 40 38 </t>
   </si>
   <si>
     <t>CZE 764</t>
   </si>
   <si>
     <t>9999-0275</t>
   </si>
   <si>
     <t>Pintera Alexandr</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* 44 44 DNF </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 885</t>
   </si>
   <si>
     <t>1101-0505</t>
   </si>
   <si>
     <t>Tomolová Kateřina</t>
   </si>
   <si>
     <t xml:space="preserve">2 1 3* 2 </t>
   </si>
   <si>
     <t>CZE 878</t>
   </si>
   <si>
     <t>2205-0316</t>
   </si>
   <si>
     <t>Otta Filip</t>
   </si>
   <si>
     <t xml:space="preserve">4* 4 1 1 </t>
   </si>