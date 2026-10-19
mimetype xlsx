--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -389,51 +389,51 @@
   <si>
     <t>CZE 152639</t>
   </si>
   <si>
     <t>2101-0750</t>
   </si>
   <si>
     <t>Nováček Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">27 27 24 24 DNC* DNC* DNC DNC </t>
   </si>
   <si>
     <t>CZE 209941</t>
   </si>
   <si>
     <t>1508-0218</t>
   </si>
   <si>
     <t>Doležalová Barbora</t>
   </si>
   <si>
     <t xml:space="preserve">29 29 28 UFD* DNF* DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">10* 8* 5 3 1 1 5 1 </t>
   </si>
   <si>
     <t>SVK 82</t>
   </si>
   <si>
     <t>9901-0021</t>
   </si>
   <si>
     <t>Prokopcova Adela</t>
   </si>
   <si>
     <t xml:space="preserve">1 4 BFD* 1 6 6 7* 3 </t>
   </si>
@@ -1169,51 +1169,51 @@
   <si>
     <t>CZE 783</t>
   </si>
   <si>
     <t>1901-0500</t>
   </si>
   <si>
     <t>Srdínková Simona</t>
   </si>
   <si>
     <t xml:space="preserve">63 61 59 60 56 DNF* DNC* DNC </t>
   </si>
   <si>
     <t>CZE 779</t>
   </si>
   <si>
     <t>1101-0130</t>
   </si>
   <si>
     <t>Havelková Josefina</t>
   </si>
   <si>
     <t xml:space="preserve">64 60 BFD* 64 DNC* DNC 56 56 </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 1 1 1 2 DNC* DNC* </t>
   </si>
   <si>
     <t>SVK 864</t>
   </si>
   <si>
     <t>9901-0020</t>
   </si>
   <si>
     <t>Kolenčiak Nikola</t>
   </si>
   <si>
     <t xml:space="preserve">8* 6* 3 3 2 1 1 4 </t>
   </si>