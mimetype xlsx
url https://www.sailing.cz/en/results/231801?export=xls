--- v0 (2026-05-10)
+++ v1 (2026-11-08)
@@ -365,51 +365,51 @@
   <si>
     <t>CZE 152639</t>
   </si>
   <si>
     <t>2101-0750</t>
   </si>
   <si>
     <t>Nováček Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">26 24 22 25 25 22 24 DNF* DNC* DNC </t>
   </si>
   <si>
     <t>CZE 208692</t>
   </si>
   <si>
     <t>1609-0312</t>
   </si>
   <si>
     <t>Podrábská Adéla</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC* DNC 24 21 21 25 DNF DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">2 2 4 3 7 9* BFD* 1 1 1 </t>
   </si>
   <si>
     <t>CZE 819</t>
   </si>
   <si>
     <t>2101-0725</t>
   </si>
   <si>
     <t>Dokoupilová Beáta</t>
   </si>
   <si>
     <t xml:space="preserve">15* 4 BFD* 1 2 7 4 2 2 2 </t>
   </si>
@@ -1109,51 +1109,51 @@
   <si>
     <t>CZE 596</t>
   </si>
   <si>
     <t>1801-0215</t>
   </si>
   <si>
     <t>Žák Vratislav</t>
   </si>
   <si>
     <t xml:space="preserve">61 DNF* DNS* DNC DNC DNC DNC DNF DNC DNC </t>
   </si>
   <si>
     <t>CZE 798</t>
   </si>
   <si>
     <t>1901-0510</t>
   </si>
   <si>
     <t>Veselý Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNF DNC* DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 2 1 1 1 UFD* DNF* 1 </t>
   </si>
   <si>
     <t>CZE 813</t>
   </si>
   <si>
     <t>1101-0571</t>
   </si>
   <si>
     <t>Košík Benjamín</t>
   </si>
   <si>
     <t xml:space="preserve">2 4 5 3 6* 4 3 1 UFD* </t>
   </si>