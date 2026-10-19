--- v0 (2026-05-12)
+++ v1 (2026-10-19)
@@ -353,51 +353,51 @@
   <si>
     <t>CZE 208694</t>
   </si>
   <si>
     <t>1702-0193</t>
   </si>
   <si>
     <t>Chlumský Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">25* 24 23 22 25 </t>
   </si>
   <si>
     <t>CZE 216071</t>
   </si>
   <si>
     <t>2101-0742</t>
   </si>
   <si>
     <t>Karas Filip</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">2 3 4 2 6* </t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
     <t xml:space="preserve">8* 4 7 3 2 </t>
   </si>
@@ -917,51 +917,51 @@
   <si>
     <t xml:space="preserve">40 42 44 38 46* </t>
   </si>
   <si>
     <t>CZE 951</t>
   </si>
   <si>
     <t>1402-0461</t>
   </si>
   <si>
     <t>Binko Štěpán</t>
   </si>
   <si>
     <t xml:space="preserve">43 43 DNC* DNC 35 </t>
   </si>
   <si>
     <t>CZE 38</t>
   </si>
   <si>
     <t>1606-0299</t>
   </si>
   <si>
     <t>Rážová Lea</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 1 1 6* </t>
   </si>
   <si>
     <t>CZE 829</t>
   </si>
   <si>
     <t>2205-0308</t>
   </si>
   <si>
     <t>Ottová Tereza</t>
   </si>
   <si>
     <t xml:space="preserve">2 4 6* 2 3 </t>
   </si>