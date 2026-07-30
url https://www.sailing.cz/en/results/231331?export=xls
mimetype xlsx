--- v0 (2026-05-31)
+++ v1 (2026-07-30)
@@ -620,51 +620,51 @@
   <si>
     <t>CZE 108</t>
   </si>
   <si>
     <t>1705-0208</t>
   </si>
   <si>
     <t>Štěpánek Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNC DNF DNC DNC DNC DNC </t>
   </si>
   <si>
     <t>CZE 56</t>
   </si>
   <si>
     <t>2110-0234</t>
   </si>
   <si>
     <t>Fabiszová Natálie</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC* DNC DNC DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CZE 63</t>
   </si>
   <si>
     <t>1705-0090</t>
   </si>
   <si>
     <t>Drda David</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 2* 2 1 2 1 6* 1 </t>
   </si>
   <si>
     <t>CZE 130</t>
   </si>
   <si>
     <t>1302-0039</t>
   </si>
   <si>
     <t>Lavický Karel</t>
   </si>
   <si>
     <t xml:space="preserve">4* 2 1 1 3 3 2 1 5* </t>
   </si>