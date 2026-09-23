--- v0 (2026-05-31)
+++ v1 (2026-09-23)
@@ -293,51 +293,51 @@
   <si>
     <t>CZE 213652</t>
   </si>
   <si>
     <t>1305-0477</t>
   </si>
   <si>
     <t>Verchuša Anna</t>
   </si>
   <si>
     <t xml:space="preserve">19 UFD* 20 19 </t>
   </si>
   <si>
     <t>CZE 216803</t>
   </si>
   <si>
     <t>1304-0262</t>
   </si>
   <si>
     <t>Flosmanová Kristýna</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
   <si>
     <t>Hrubý David</t>
   </si>
   <si>
     <t xml:space="preserve">3 1 2 6* </t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
     <t xml:space="preserve">17* 2 3 2 </t>
   </si>
@@ -893,51 +893,51 @@
   <si>
     <t>2301-0253</t>
   </si>
   <si>
     <t>Zajíček Alf</t>
   </si>
   <si>
     <t>CZE 776</t>
   </si>
   <si>
     <t>1705-0197</t>
   </si>
   <si>
     <t>Zimová Martina</t>
   </si>
   <si>
     <t>CZE 808</t>
   </si>
   <si>
     <t>1305-0478</t>
   </si>
   <si>
     <t>Šik František</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>GER 1146</t>
   </si>
   <si>
     <t>2205-0316</t>
   </si>
   <si>
     <t>Otta Filip</t>
   </si>
   <si>
     <t xml:space="preserve">11* 1 2 1 </t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t xml:space="preserve">5 2 1 6* </t>
   </si>