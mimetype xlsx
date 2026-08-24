--- v0 (2026-06-21)
+++ v1 (2026-08-24)
@@ -269,51 +269,51 @@
   <si>
     <t>CZE 103</t>
   </si>
   <si>
     <t>1705-0203</t>
   </si>
   <si>
     <t>Štěpánková Jana</t>
   </si>
   <si>
     <t xml:space="preserve">DNF* DNC DNC DNC DNC DNC DNC DNC 17 </t>
   </si>
   <si>
     <t>CZE 931</t>
   </si>
   <si>
     <t>1705-0165</t>
   </si>
   <si>
     <t>Verl Vojtěch</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC DNC DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Formule Foil</t>
+    <t>Formula Windsurfing</t>
   </si>
   <si>
     <t>CRO 751</t>
   </si>
   <si>
     <t>9910-0001</t>
   </si>
   <si>
     <t>Mratovic Luka</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 1 NSC* 1 1 1 1 2 3* 1 1 1 1 2 1 </t>
   </si>
   <si>
     <t>CZE 130</t>
   </si>
   <si>
     <t>1302-0039</t>
   </si>
   <si>
     <t>Lavický Karel</t>
   </si>
   <si>
     <t xml:space="preserve">6* 2 2 1 2 2 2 2 1 5* 2 2 4 2 1 5 </t>
   </si>