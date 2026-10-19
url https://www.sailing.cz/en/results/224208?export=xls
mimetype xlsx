--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -257,51 +257,51 @@
   <si>
     <t>2408-0015</t>
   </si>
   <si>
     <t>Gráczová Dorota</t>
   </si>
   <si>
     <t>CZE 795</t>
   </si>
   <si>
     <t>1101-0473</t>
   </si>
   <si>
     <t>Tomola Štěpán</t>
   </si>
   <si>
     <t>CZE 814</t>
   </si>
   <si>
     <t>1101-0474</t>
   </si>
   <si>
     <t>Škoda Jan</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
   <si>
     <t>Hrubý David</t>
   </si>
   <si>
     <t>CZE 881</t>
   </si>
   <si>
     <t>1101-0507</t>
   </si>
   <si>
     <t>Skořepová Anna</t>
   </si>
   <si>
     <t>CZE 885</t>
   </si>
   <si>
     <t>1101-0505</t>
   </si>