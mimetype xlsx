--- v0 (2026-06-22)
+++ v1 (2026-10-19)
@@ -68,51 +68,51 @@
   <si>
     <t>1902-0197</t>
   </si>
   <si>
     <t>Dymáková Liliana</t>
   </si>
   <si>
     <t>CZE 444</t>
   </si>
   <si>
     <t>2116-0011</t>
   </si>
   <si>
     <t>Štafa Patrick</t>
   </si>
   <si>
     <t>CZE 828</t>
   </si>
   <si>
     <t>2001-0252</t>
   </si>
   <si>
     <t>Grodl Tomáš</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 550</t>
   </si>
   <si>
     <t>2116-0013</t>
   </si>
   <si>
     <t>Halouzková Marie</t>
   </si>
   <si>
     <t>CZE 714</t>
   </si>
   <si>
     <t>2408-0015</t>
   </si>
   <si>
     <t>Gráczová Dorota</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>