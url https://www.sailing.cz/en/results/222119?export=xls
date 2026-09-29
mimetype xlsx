--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -785,51 +785,51 @@
   <si>
     <t>1101-0352</t>
   </si>
   <si>
     <t>Lokajíčková Lucie</t>
   </si>
   <si>
     <t>AUT 1376</t>
   </si>
   <si>
     <t>1130-0992</t>
   </si>
   <si>
     <t>Doležel Ondřej</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC* DNC DNC 10 10 11 8 </t>
   </si>
   <si>
     <t>1130-0960</t>
   </si>
   <si>
     <t>Krása Štěpán</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 819</t>
   </si>
   <si>
     <t>2101-0725</t>
   </si>
   <si>
     <t>Dokoupilová Beáta</t>
   </si>
   <si>
     <t xml:space="preserve">8* 3 5 4 2 3 1 </t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">1 4 1 1 BFD* 1 12 </t>
   </si>
@@ -1592,51 +1592,51 @@
   <si>
     <t>CZE 798</t>
   </si>
   <si>
     <t>1901-0510</t>
   </si>
   <si>
     <t>Veselý Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC DNC DNC DNS </t>
   </si>
   <si>
     <t>CZE 913</t>
   </si>
   <si>
     <t>1909-0124</t>
   </si>
   <si>
     <t>Vranková Daniela</t>
   </si>
   <si>
     <t xml:space="preserve">DNF* DNS DNS DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1101-0572</t>
   </si>
   <si>
     <t>Štolba Marek</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 2 1 UFD* 2 </t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">2 2 1 4* 1 3 </t>
   </si>