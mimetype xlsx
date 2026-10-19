--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -401,51 +401,51 @@
   <si>
     <t>CZE 20366</t>
   </si>
   <si>
     <t>2101-0752</t>
   </si>
   <si>
     <t>Mátl Albert</t>
   </si>
   <si>
     <t xml:space="preserve">28 UFD 26 </t>
   </si>
   <si>
     <t>CZE 169063</t>
   </si>
   <si>
     <t>2103-0965</t>
   </si>
   <si>
     <t>Novotný Radim</t>
   </si>
   <si>
     <t xml:space="preserve">30 29 29 </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">4 3 3 </t>
   </si>
   <si>
     <t>CZE 859</t>
   </si>
   <si>
     <t>1101-0470</t>
   </si>
   <si>
     <t>Peterka Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">1 9 2 </t>
   </si>
@@ -920,51 +920,51 @@
   <si>
     <t>CZE 181</t>
   </si>
   <si>
     <t>1705-0216</t>
   </si>
   <si>
     <t>Divíšková Vanda</t>
   </si>
   <si>
     <t xml:space="preserve">39 41 DNF </t>
   </si>
   <si>
     <t>CZE 927</t>
   </si>
   <si>
     <t>2001-0240</t>
   </si>
   <si>
     <t>Ptáčková Markéta</t>
   </si>
   <si>
     <t xml:space="preserve">DNC DNC DNF </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">4 1 5 </t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1101-0572</t>
   </si>
   <si>
     <t>Štolba Marek</t>
   </si>
   <si>
     <t xml:space="preserve">1 9 1 </t>
   </si>