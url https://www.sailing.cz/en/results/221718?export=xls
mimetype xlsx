--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -140,63 +140,63 @@
   <si>
     <t>POL 8447</t>
   </si>
   <si>
     <t>1703-0242</t>
   </si>
   <si>
     <t>Čeřovský Jakub</t>
   </si>
   <si>
     <t>1703-0235</t>
   </si>
   <si>
     <t>Čeřovský Jonáš</t>
   </si>
   <si>
     <t>CZE 8478</t>
   </si>
   <si>
     <t>1702-0085</t>
   </si>
   <si>
     <t>Šťastná Tereza</t>
   </si>
   <si>
+    <t>1702-0232</t>
+  </si>
+  <si>
+    <t>Zanker Zbyněk</t>
+  </si>
+  <si>
     <t>SUI 8478</t>
   </si>
   <si>
     <t>1703-0072</t>
   </si>
   <si>
     <t>Kramář Petr</t>
-  </si>
-[...4 lines deleted...]
-    <t>Zanker Zbyněk</t>
   </si>
   <si>
     <t>1703-0132</t>
   </si>
   <si>
     <t>Kramář Tomáš</t>
   </si>
   <si>
     <t>CZE 8585</t>
   </si>
   <si>
     <t>1702-0112</t>
   </si>
   <si>
     <t>Maier Michael</t>
   </si>
   <si>
     <t>1603-0035</t>
   </si>
   <si>
     <t>Uhrich Martin</t>
   </si>
 </sst>
 </file>
 
@@ -744,79 +744,79 @@
         <v>37</v>
       </c>
       <c r="D15" t="s">
         <v>38</v>
       </c>
       <c r="E15">
         <v>2006</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" t="s">
         <v>39</v>
       </c>
       <c r="C16" t="s">
         <v>40</v>
       </c>
       <c r="D16" t="s">
         <v>41</v>
       </c>
       <c r="E16">
         <v>1987</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="B17" t="s">
+        <v>39</v>
+      </c>
+      <c r="C17" t="s">
         <v>42</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>43</v>
       </c>
-      <c r="D17" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E17">
-        <v>1963</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="B18" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="C18" t="s">
         <v>45</v>
       </c>
       <c r="D18" t="s">
         <v>46</v>
       </c>
       <c r="E18">
-        <v>1972</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="B19" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="C19" t="s">
         <v>47</v>
       </c>
       <c r="D19" t="s">
         <v>48</v>
       </c>
       <c r="E19">
         <v>1971</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="B20" t="s">
         <v>49</v>
       </c>
       <c r="C20" t="s">
         <v>50</v>
       </c>
       <c r="D20" t="s">
         <v>51</v>
       </c>
       <c r="E20">
         <v>1964</v>
       </c>
     </row>