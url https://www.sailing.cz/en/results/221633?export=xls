--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -173,51 +173,51 @@
   <si>
     <t>CZE 204764</t>
   </si>
   <si>
     <t>1504-0094</t>
   </si>
   <si>
     <t>Motlíková Pavlína</t>
   </si>
   <si>
     <t xml:space="preserve">10 DNC DNC* DNC DNC </t>
   </si>
   <si>
     <t>CZE 195101</t>
   </si>
   <si>
     <t>1504-0001</t>
   </si>
   <si>
     <t>Rezek Richard</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 859</t>
   </si>
   <si>
     <t>1101-0470</t>
   </si>
   <si>
     <t>Peterka Tomáš</t>
   </si>
   <si>
     <t xml:space="preserve">3 1 12* 1 2 </t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">2 3 2 2 3* </t>
   </si>
@@ -620,51 +620,51 @@
   <si>
     <t>CZE 718</t>
   </si>
   <si>
     <t>1402-0462</t>
   </si>
   <si>
     <t>Binko Šimon</t>
   </si>
   <si>
     <t xml:space="preserve">32 36 35 DNC* DNC </t>
   </si>
   <si>
     <t>CZE 952</t>
   </si>
   <si>
     <t>2001-0254</t>
   </si>
   <si>
     <t>Svobodová Annie</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNF DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 908</t>
   </si>
   <si>
     <t>1130-0981</t>
   </si>
   <si>
     <t>Valenta Max</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 2 3* </t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">2 2 3 6* </t>
   </si>