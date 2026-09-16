--- v0 (2026-05-31)
+++ v1 (2026-09-16)
@@ -296,51 +296,51 @@
   <si>
     <t>2101-0758</t>
   </si>
   <si>
     <t>Blatecká Michaela</t>
   </si>
   <si>
     <t>CZE 216530</t>
   </si>
   <si>
     <t>2404-0467</t>
   </si>
   <si>
     <t>Bělunková Tatiana</t>
   </si>
   <si>
     <t>CZE 216574</t>
   </si>
   <si>
     <t>2301-0220</t>
   </si>
   <si>
     <t>Zahornacký Jan</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 882</t>
   </si>
   <si>
     <t>1702-0205</t>
   </si>
   <si>
     <t>Chlumská Tereza</t>
   </si>
   <si>
     <t>CZE 845</t>
   </si>
   <si>
     <t>1703-0249</t>
   </si>
   <si>
     <t>Tomeš Jiří</t>
   </si>
   <si>
     <t xml:space="preserve">1 5 </t>
   </si>
   <si>
     <t>CZE 839</t>
   </si>
@@ -995,51 +995,51 @@
   <si>
     <t>Tomková Natálie Adriana</t>
   </si>
   <si>
     <t xml:space="preserve">DNC 50 </t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
   <si>
     <t>Hrubý David</t>
   </si>
   <si>
     <t>CZE 884</t>
   </si>
   <si>
     <t>1101-0470</t>
   </si>
   <si>
     <t>Peterka Tomáš</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 86</t>
   </si>
   <si>
     <t>1101-0572</t>
   </si>
   <si>
     <t>Štolba Marek</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 </t>
   </si>
   <si>
     <t>CZE 883</t>
   </si>
   <si>
     <t>1305-0328</t>
   </si>
   <si>
     <t>Lojka Jakub</t>
   </si>
   <si>
     <t xml:space="preserve">3 1 </t>
   </si>