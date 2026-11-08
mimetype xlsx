--- v0 (2026-05-10)
+++ v1 (2026-11-08)
@@ -182,51 +182,51 @@
   <si>
     <t xml:space="preserve">10 10 </t>
   </si>
   <si>
     <t>CZE 8</t>
   </si>
   <si>
     <t>2103-0853</t>
   </si>
   <si>
     <t>Bína Rudolf</t>
   </si>
   <si>
     <t xml:space="preserve">DNC DNC </t>
   </si>
   <si>
     <t>CZE 208695</t>
   </si>
   <si>
     <t>1702-0226</t>
   </si>
   <si>
     <t>Čížková Barbora</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">2 1 </t>
   </si>
   <si>
     <t>SVK 275</t>
   </si>
   <si>
     <t>9901-0010</t>
   </si>
   <si>
     <t>Holešová Livia</t>
   </si>
   <si>
     <t xml:space="preserve">1 2 </t>
   </si>
@@ -563,51 +563,51 @@
   <si>
     <t>Zajíček Alf</t>
   </si>
   <si>
     <t xml:space="preserve">DNF 27 </t>
   </si>
   <si>
     <t>CZE 615</t>
   </si>
   <si>
     <t>1606-0304</t>
   </si>
   <si>
     <t>Snížek Jan</t>
   </si>
   <si>
     <t>CZE 910</t>
   </si>
   <si>
     <t>1606-0956</t>
   </si>
   <si>
     <t>Knorr Petr</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 79</t>
   </si>
   <si>
     <t>2101-0780</t>
   </si>
   <si>
     <t>Čaganová Sofie</t>
   </si>
   <si>
     <t xml:space="preserve">3 1 </t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
   <si>
     <t>Hrubý David</t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>