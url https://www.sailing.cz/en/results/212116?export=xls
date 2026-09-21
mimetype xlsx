--- v0 (2026-05-25)
+++ v1 (2026-09-21)
@@ -641,51 +641,51 @@
   <si>
     <t>Dymák Matyáš</t>
   </si>
   <si>
     <t>1401-0478</t>
   </si>
   <si>
     <t>Čechura Ladislav</t>
   </si>
   <si>
     <t>CZE 2285</t>
   </si>
   <si>
     <t>1703-0269</t>
   </si>
   <si>
     <t>Svobodová Sára</t>
   </si>
   <si>
     <t>1703-0248</t>
   </si>
   <si>
     <t>Muchová Kateřina</t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">6* 3 1 1 </t>
   </si>
   <si>
     <t>CZE 834</t>
   </si>
   <si>
     <t>2101-0726</t>
   </si>
   <si>
     <t>Dokoupilová Linda</t>
   </si>
   <si>
     <t xml:space="preserve">1 1 3 8* </t>
   </si>
@@ -1199,51 +1199,51 @@
   <si>
     <t>1909-0125</t>
   </si>
   <si>
     <t>Rollerová Nella</t>
   </si>
   <si>
     <t>CZE 857</t>
   </si>
   <si>
     <t>1508-0214</t>
   </si>
   <si>
     <t>Pitel David</t>
   </si>
   <si>
     <t>CZE 957</t>
   </si>
   <si>
     <t>1508-0212</t>
   </si>
   <si>
     <t>Pitel Šimon</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
     <t>CZE 866</t>
   </si>
   <si>
     <t>1607-0299</t>
   </si>
   <si>
     <t>Hrubý David</t>
   </si>
   <si>
     <t xml:space="preserve">4 2 2 </t>
   </si>
   <si>
     <t>CZE 781</t>
   </si>