--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -353,51 +353,51 @@
   <si>
     <t>CZE 1111</t>
   </si>
   <si>
     <t>1130-1194</t>
   </si>
   <si>
     <t>Mastník Štěpán</t>
   </si>
   <si>
     <t xml:space="preserve">21 23 24* 23 </t>
   </si>
   <si>
     <t>CZE 167988</t>
   </si>
   <si>
     <t>2101-0653</t>
   </si>
   <si>
     <t>Kališová Markéta</t>
   </si>
   <si>
     <t xml:space="preserve">DNC* DNC DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">10* 1 1 6 </t>
   </si>
   <si>
     <t>CZE 819</t>
   </si>
   <si>
     <t>2101-0725</t>
   </si>
   <si>
     <t>Dokoupilová Beáta</t>
   </si>
   <si>
     <t xml:space="preserve">8* 2 2 4 </t>
   </si>
@@ -914,51 +914,51 @@
   <si>
     <t>Víšek Jan</t>
   </si>
   <si>
     <t xml:space="preserve">44 44 45 DNC* </t>
   </si>
   <si>
     <t>CZE 66</t>
   </si>
   <si>
     <t>2101-0729</t>
   </si>
   <si>
     <t>Beroun Daniel</t>
   </si>
   <si>
     <t>CZE 704</t>
   </si>
   <si>
     <t>1902-0199</t>
   </si>
   <si>
     <t>Dymák Vojtěch</t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>POL 2020</t>
   </si>
   <si>
     <t>1504-0132</t>
   </si>
   <si>
     <t>Cintlová Zuzana</t>
   </si>
   <si>
     <t xml:space="preserve">1 6 2 7* </t>
   </si>
   <si>
     <t>CZE 772</t>
   </si>
   <si>
     <t>2201-0054</t>
   </si>
   <si>
     <t>Kováč Vladimír</t>
   </si>
   <si>
     <t xml:space="preserve">18* 1 1 9 </t>
   </si>