--- v0 (2026-06-20)
+++ v1 (2026-10-19)
@@ -245,51 +245,51 @@
   <si>
     <t>CZE 7</t>
   </si>
   <si>
     <t>1130-1659</t>
   </si>
   <si>
     <t>Naxerová Nina</t>
   </si>
   <si>
     <t xml:space="preserve">16 14 </t>
   </si>
   <si>
     <t>CZE 169063</t>
   </si>
   <si>
     <t>2103-1030</t>
   </si>
   <si>
     <t>Jančová Claudia</t>
   </si>
   <si>
     <t xml:space="preserve">DNC DNC </t>
   </si>
   <si>
-    <t>Optimist - starší žactvo</t>
+    <t>Optimist - starší</t>
   </si>
   <si>
     <t>CZE 769</t>
   </si>
   <si>
     <t>2301-0205</t>
   </si>
   <si>
     <t>Přikryl Jeremiáš</t>
   </si>
   <si>
     <t xml:space="preserve">1 </t>
   </si>
   <si>
     <t>CZE 618</t>
   </si>
   <si>
     <t>1609-0303</t>
   </si>
   <si>
     <t>Kříž Jan</t>
   </si>
   <si>
     <t xml:space="preserve">2 </t>
   </si>
@@ -629,51 +629,51 @@
   <si>
     <t>Peterka Tomáš</t>
   </si>
   <si>
     <t>CZE 932</t>
   </si>
   <si>
     <t>1606-0282</t>
   </si>
   <si>
     <t>Ráža Matyáš</t>
   </si>
   <si>
     <t>CZE 57</t>
   </si>
   <si>
     <t>2101-0729</t>
   </si>
   <si>
     <t>Beroun Daniel</t>
   </si>
   <si>
     <t xml:space="preserve">DNC </t>
   </si>
   <si>
-    <t>Optimist - mladší žactvo</t>
+    <t>Optimist - mladší</t>
   </si>
   <si>
     <t>CZE 854</t>
   </si>
   <si>
     <t>1130-1240</t>
   </si>
   <si>
     <t>Horký Antonín</t>
   </si>
   <si>
     <t>CZE 908</t>
   </si>
   <si>
     <t>1130-0981</t>
   </si>
   <si>
     <t>Valenta Max</t>
   </si>
   <si>
     <t>CZE 813</t>
   </si>
   <si>
     <t>1101-0526</t>
   </si>