--- v0 (2026-06-20)
+++ v1 (2026-08-19)
@@ -83,81 +83,81 @@
   <si>
     <t>Horánska Magdalena</t>
   </si>
   <si>
     <t>1130-1599</t>
   </si>
   <si>
     <t>Kunicová Alena</t>
   </si>
   <si>
     <t>1130-0167</t>
   </si>
   <si>
     <t>Mužík Martin</t>
   </si>
   <si>
     <t>CZE 1</t>
   </si>
   <si>
     <t>1203-0487</t>
   </si>
   <si>
     <t>Fiala Petr</t>
   </si>
   <si>
+    <t>1203-0483</t>
+  </si>
+  <si>
+    <t>Jedličková Michaela</t>
+  </si>
+  <si>
+    <t>1203-0588</t>
+  </si>
+  <si>
+    <t>Sláma Eduard</t>
+  </si>
+  <si>
+    <t>1203-0550</t>
+  </si>
+  <si>
+    <t>Jedlička Jan</t>
+  </si>
+  <si>
+    <t>1203-0423</t>
+  </si>
+  <si>
+    <t>Bezušková Jana</t>
+  </si>
+  <si>
     <t>SVK 1</t>
   </si>
   <si>
     <t>9901-0001</t>
   </si>
   <si>
     <t>Zubal Branislav</t>
-  </si>
-[...22 lines deleted...]
-    <t>Bezušková Jana</t>
   </si>
   <si>
     <t>9901-0004</t>
   </si>
   <si>
     <t>Hyk Ján</t>
   </si>
   <si>
     <t>9901-0003</t>
   </si>
   <si>
     <t>Spurný Kryštof</t>
   </si>
   <si>
     <t>9901-0002</t>
   </si>
   <si>
     <t>Jakubovie Marek</t>
   </si>
   <si>
     <t>CZE 2</t>
   </si>
   <si>
     <t>2101-0375</t>
   </si>
@@ -919,149 +919,149 @@
         <v>18</v>
       </c>
       <c r="D8" t="s">
         <v>19</v>
       </c>
       <c r="E8">
         <v>1990</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="B9" t="s">
         <v>20</v>
       </c>
       <c r="C9" t="s">
         <v>21</v>
       </c>
       <c r="D9" t="s">
         <v>22</v>
       </c>
       <c r="E9">
         <v>1988</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="B10" t="s">
+        <v>20</v>
+      </c>
+      <c r="C10" t="s">
         <v>23</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>24</v>
       </c>
-      <c r="D10" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E10">
-        <v>1972</v>
+        <v>1990</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="B11" t="s">
         <v>20</v>
       </c>
       <c r="C11" t="s">
+        <v>25</v>
+      </c>
+      <c r="D11" t="s">
         <v>26</v>
       </c>
-      <c r="D11" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E11">
-        <v>1990</v>
+        <v>1993</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="B12" t="s">
         <v>20</v>
       </c>
       <c r="C12" t="s">
+        <v>27</v>
+      </c>
+      <c r="D12" t="s">
         <v>28</v>
       </c>
-      <c r="D12" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E12">
-        <v>1993</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="B13" t="s">
         <v>20</v>
       </c>
       <c r="C13" t="s">
+        <v>29</v>
+      </c>
+      <c r="D13" t="s">
         <v>30</v>
       </c>
-      <c r="D13" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E13">
-        <v>1987</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="B14" t="s">
-        <v>20</v>
+        <v>31</v>
       </c>
       <c r="C14" t="s">
         <v>32</v>
       </c>
       <c r="D14" t="s">
         <v>33</v>
       </c>
       <c r="E14">
-        <v>1979</v>
+        <v>1972</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="B15" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C15" t="s">
         <v>34</v>
       </c>
       <c r="D15" t="s">
         <v>35</v>
       </c>
       <c r="E15">
         <v>1990</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="B16" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C16" t="s">
         <v>36</v>
       </c>
       <c r="D16" t="s">
         <v>37</v>
       </c>
       <c r="E16">
         <v>1990</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="B17" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="C17" t="s">
         <v>38</v>
       </c>
       <c r="D17" t="s">
         <v>39</v>
       </c>
       <c r="E17">
         <v>1972</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="B18" t="s">
         <v>40</v>
       </c>
       <c r="C18" t="s">
         <v>41</v>
       </c>
       <c r="D18" t="s">
         <v>42</v>
       </c>
       <c r="E18">
         <v>1964</v>
       </c>
     </row>