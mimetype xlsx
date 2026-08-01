--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -152,51 +152,51 @@
   <si>
     <t>Lerwick</t>
   </si>
   <si>
     <t>2014-07-26</t>
   </si>
   <si>
     <t>Homecoming Scotland Europeans Day 5</t>
   </si>
   <si>
     <t>2014-08-09</t>
   </si>
   <si>
     <t>Bezdrevský kapr</t>
   </si>
   <si>
     <t>Bezdrev</t>
   </si>
   <si>
     <t>2014-08-16</t>
   </si>
   <si>
     <t>70. výročí založení klubu YC Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2014-08-21</t>
   </si>
   <si>
     <t>RS700 Volvo Noble Marine National Champi</t>
   </si>
   <si>
     <t>Plymouth</t>
   </si>
   <si>
     <t>2014-08-29</t>
   </si>
   <si>
     <t>MČR</t>
   </si>
   <si>
     <t>Lipno - Hrdoňov</t>
   </si>
   <si>
     <t>2014-09-20</t>
   </si>
   <si>
     <t>Modrý Hrozen I.</t>
   </si>