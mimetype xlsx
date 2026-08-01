--- v0 (2026-05-30)
+++ v1 (2026-08-01)
@@ -113,51 +113,51 @@
   <si>
     <t>2008-07-03</t>
   </si>
   <si>
     <t>Mistrovství ČR</t>
   </si>
   <si>
     <t>082125</t>
   </si>
   <si>
     <t>2008-08-09</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>082143</t>
   </si>
   <si>
     <t>2008-08-24</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>081335</t>
   </si>
   <si>
     <t>2008-09-13</t>
   </si>
   <si>
     <t>Borůvková regata</t>
   </si>
   <si>
     <t>082136</t>
   </si>
   <si>
     <t>2008-09-20</t>
   </si>
   <si>
     <t>Modrý hrozen</t>
   </si>
   <si>
     <t>082139</t>
   </si>
   <si>
     <t>2008-09-27</t>
   </si>