--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2016-08-13</t>
   </si>
   <si>
     <t>Memoriál Dušana Vaculky</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2016-08-25</t>
   </si>
   <si>
     <t>MČR - RS Feva</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2016-09-18</t>
   </si>
   <si>
     <t>Velká cena NJ</t>
   </si>
   <si>
     <t xml:space="preserve">Kaj  </t>
   </si>
   <si>
     <t>2016-09-28</t>
   </si>
   <si>
     <t>Sváteční pohár</t>
   </si>