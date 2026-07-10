--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -80,51 +80,51 @@
   <si>
     <t>Lipno - Lipno n.Vltavou</t>
   </si>
   <si>
     <t xml:space="preserve">RsO  </t>
   </si>
   <si>
     <t>2015-05-08</t>
   </si>
   <si>
     <t>Výroční rejs - 50 let YCLSB</t>
   </si>
   <si>
     <t>2015-05-09</t>
   </si>
   <si>
     <t>Krajský přebor RS</t>
   </si>
   <si>
     <t>2015-08-22</t>
   </si>
   <si>
     <t>50. narozeniny JO TJ Lodní sporty Brno</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2015-09-02</t>
   </si>
   <si>
     <t>Prigl Rejs XXII</t>
   </si>
   <si>
     <t>2015-10-03</t>
   </si>
   <si>
     <t>MČR - Poslední vítr</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>