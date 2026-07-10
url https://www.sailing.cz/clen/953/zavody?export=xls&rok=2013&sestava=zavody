--- v0 (2026-05-11)
+++ v1 (2026-07-10)
@@ -62,51 +62,51 @@
   <si>
     <t>2013-05-01</t>
   </si>
   <si>
     <t>Prigl Rejs I</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>RsV</t>
   </si>
   <si>
     <t>2013-05-04</t>
   </si>
   <si>
     <t>Kiss my RS I</t>
   </si>
   <si>
     <t>2013-08-11</t>
   </si>
   <si>
     <t>Prázdninový Prigl Rejs 2</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2013-09-11</t>
   </si>
   <si>
     <t>Prigl Rejs XI</t>
   </si>
   <si>
     <t>2013-09-14</t>
   </si>
   <si>
     <t>Kiss my RS IV</t>
   </si>
   <si>
     <t>2013-10-02</t>
   </si>
   <si>
     <t>Prigl Rejs XIV</t>
   </si>
   <si>
     <t>2013-10-19</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>