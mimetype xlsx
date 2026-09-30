--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -116,51 +116,51 @@
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t>2023-09-15</t>
   </si>
   <si>
     <t>Baltic Cup MMPSKO 2023</t>
   </si>
   <si>
     <t>DZIWNÓW</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-08-22</t>
   </si>
   <si>
     <t>Österreichische Jugendmeisterschaft 2023</t>
   </si>
   <si>
     <t>Attersee</t>
   </si>
   <si>
     <t>2023-07-29</t>
   </si>
   <si>
     <t>Bezdrevský marathon</t>
   </si>