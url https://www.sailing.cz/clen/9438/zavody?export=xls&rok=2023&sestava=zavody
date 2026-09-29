--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -101,51 +101,51 @@
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>Interpohár 2023</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2023-07-22</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>Modrá stuha Českého Těšína</t>
   </si>
   <si>
     <t>Těrlicko</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>