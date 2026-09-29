--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -86,51 +86,51 @@
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-06-26</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>