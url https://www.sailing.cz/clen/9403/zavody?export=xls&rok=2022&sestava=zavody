--- v0 (2026-05-31)
+++ v1 (2026-07-31)
@@ -74,51 +74,51 @@
   <si>
     <t>2022-09-24</t>
   </si>
   <si>
     <t>CERE Regatta</t>
   </si>
   <si>
     <t>2022-08-25</t>
   </si>
   <si>
     <t>The Crown Cup - RS Feva Europeans</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2022-06-27</t>
   </si>
   <si>
     <t>Hurá na prázdniny I.</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2022-06-04</t>
   </si>
   <si>
     <t>Cena Šumavy</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Květáková regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-04-23</t>
   </si>
   <si>
     <t>Nechranický skluz</t>
   </si>
 </sst>
 </file>
 