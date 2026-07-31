--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-11-08</t>
   </si>
   <si>
     <t>Teamrace Feva</t>
   </si>
   <si>
     <t>Vltava - Praha</t>
   </si>
   <si>
     <t xml:space="preserve">TR   </t>
   </si>
   <si>
     <t>2025-10-18</t>
   </si>
   <si>
     <t>Modrá stuha</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-09-19</t>
   </si>
   <si>
     <t>MČR RS Vareo</t>
   </si>
   <si>
     <t xml:space="preserve">RsT  </t>
   </si>
   <si>
     <t>2025-09-17</t>
   </si>
   <si>
     <t>Prýgl rejs 22</t>
   </si>
   <si>
     <t>2025-09-13</t>
   </si>
   <si>
     <t>Grand Prix NJ</t>
   </si>
   <si>
     <t xml:space="preserve">KaA  </t>
   </si>