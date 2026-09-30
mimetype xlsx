--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -98,51 +98,51 @@
   <si>
     <t>The Crown Cup - RS Feva Europeans</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">RsF  </t>
   </si>
   <si>
     <t>2022-08-14</t>
   </si>
   <si>
     <t>Nedělní rejs IV.</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>Pohár JMK II.</t>
   </si>
   <si>
     <t>2022-05-28</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>