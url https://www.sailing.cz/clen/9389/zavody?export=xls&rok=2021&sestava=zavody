--- v0 (2026-06-01)
+++ v1 (2026-07-31)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-10-10</t>
   </si>
   <si>
     <t>Modrá trucstuha 2021</t>
   </si>
   <si>
     <t>brnenska prehrada</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-10-02</t>
   </si>
   <si>
     <t>Memoriál Jana Sedláka</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-09-22</t>
   </si>
   <si>
     <t>JMK IV.</t>
   </si>
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>JMK III.</t>
   </si>