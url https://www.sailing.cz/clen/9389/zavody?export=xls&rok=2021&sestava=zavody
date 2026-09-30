--- v1 (2026-07-31)
+++ v2 (2026-09-30)
@@ -101,51 +101,51 @@
   <si>
     <t>Podzimní Sokolská regata</t>
   </si>
   <si>
     <t>Tovačov</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>O Hanáckó klobáso</t>
   </si>
   <si>
     <t>Hrubý rybník</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>JMK II.</t>
   </si>
   <si>
     <t>2021-06-16</t>
   </si>
   <si>
     <t>JMK I.</t>
   </si>
   <si>
     <t>2021-06-05</t>
   </si>
   <si>
     <t>Jarní Sokolská regata</t>
   </si>