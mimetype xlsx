--- v0 (2026-06-06)
+++ v1 (2026-08-05)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2025-08-16</t>
   </si>
   <si>
     <t>Klubové přebory</t>
   </si>
   <si>
     <t>Regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2025-06-07</t>
   </si>
   <si>
     <t>Modrá stuha Regentu</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2025-03-29</t>
   </si>
   <si>
     <t>25. Velikonoční regata</t>
   </si>
   <si>
     <t>Chorvatsko</t>
   </si>
   <si>
     <t xml:space="preserve">NJ   </t>
   </si>
 </sst>
 </file>
 