--- v0 (2026-06-06)
+++ v1 (2026-08-05)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2023-08-12</t>
   </si>
   <si>
     <t>Přeborník Regentu</t>
   </si>
   <si>
     <t>regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Letní Hracholusky</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2023-07-05</t>
   </si>
   <si>
     <t>Modrá stuha Hracholusek</t>
   </si>
   <si>
     <t>2023-07-01</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>