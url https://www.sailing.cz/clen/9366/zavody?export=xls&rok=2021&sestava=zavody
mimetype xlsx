--- v0 (2026-06-06)
+++ v1 (2026-08-05)
@@ -65,51 +65,51 @@
   <si>
     <t>Cena Primátora</t>
   </si>
   <si>
     <t>Jesenice</t>
   </si>
   <si>
     <t xml:space="preserve">Fin  </t>
   </si>
   <si>
     <t>2021-09-18</t>
   </si>
   <si>
     <t>Švestková regata</t>
   </si>
   <si>
     <t>2021-08-14</t>
   </si>
   <si>
     <t>Přeborník Regentu</t>
   </si>
   <si>
     <t>regent</t>
   </si>
   <si>
-    <t xml:space="preserve">OT   </t>
+    <t>OT</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Letní Hracholusky</t>
   </si>
   <si>
     <t>Hracholusky</t>
   </si>
   <si>
     <t>2021-07-05</t>
   </si>
   <si>
     <t>Modrá Stuha Hracholusek</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>
   <si>
     <t>Cena Prazdroje</t>
   </si>
   <si>
     <t>2021-06-19</t>
   </si>