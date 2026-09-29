--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,84 +47,84 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-10-30</t>
   </si>
   <si>
     <t>10. Halloween Cup</t>
   </si>
   <si>
     <t>Torbole, Lago di Garda, Itálie</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-09-29</t>
   </si>
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Lighthouse Cup</t>
   </si>
   <si>
     <t>Máchovo jezero</t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-08-09</t>
   </si>
   <si>
     <t>Trofeo Simone Lombardi</t>
   </si>
   <si>
     <t>Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-08-05</t>
   </si>
   <si>
     <t>ORA CUP ORA 2022</t>
   </si>
   <si>
     <t>Arco, Lago di Garda, Itálie</t>
   </si>
   <si>
     <t>2022-06-11</t>
   </si>
   <si>
     <t>Jarní Nechranice - Nechra week</t>
   </si>