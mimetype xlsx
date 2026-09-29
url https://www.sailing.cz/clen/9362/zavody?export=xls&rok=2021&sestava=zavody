--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -47,51 +47,51 @@
   <si>
     <t>Místo</t>
   </si>
   <si>
     <t>Lodní třída</t>
   </si>
   <si>
     <t>Koef.</t>
   </si>
   <si>
     <t>Pořadí</t>
   </si>
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2021-09-25</t>
   </si>
   <si>
     <t>Optimistický podzim</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-09-17</t>
   </si>
   <si>
     <t>MEZINÁRODNÍ MISTROVSTVÍ POLSKA - MMPSKO</t>
   </si>
   <si>
     <t>Dziwnow, Polsko</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>