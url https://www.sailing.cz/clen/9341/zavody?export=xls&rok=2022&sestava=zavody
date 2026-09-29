--- v0 (2026-05-31)
+++ v1 (2026-09-29)
@@ -59,51 +59,51 @@
   <si>
     <t>Body</t>
   </si>
   <si>
     <t>2022-09-07</t>
   </si>
   <si>
     <t>Pohár JMK III.</t>
   </si>
   <si>
     <t>Brněnská přehrada</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2022-09-03</t>
   </si>
   <si>
     <t>MC Donalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2022-07-23</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>