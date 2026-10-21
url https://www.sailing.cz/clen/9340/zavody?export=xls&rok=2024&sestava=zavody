--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -104,51 +104,51 @@
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2024-07-27</t>
   </si>
   <si>
     <t>Modrá stuha Plumlova</t>
   </si>
   <si>
     <t>Plumlov</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-07-06</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
   <si>
     <t>2024-05-04</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>