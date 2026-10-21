--- v0 (2026-06-21)
+++ v1 (2026-10-21)
@@ -92,51 +92,51 @@
   <si>
     <t>2021-09-08</t>
   </si>
   <si>
     <t>JMK III.</t>
   </si>
   <si>
     <t>2021-08-26</t>
   </si>
   <si>
     <t>Czech Junior Nationals - part II.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2021-08-21</t>
   </si>
   <si>
     <t>McDonalds cup</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2021-08-07</t>
   </si>
   <si>
     <t>Interpohár</t>
   </si>
   <si>
     <t>Olešná</t>
   </si>
   <si>
     <t>2021-07-17</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>2021-07-10</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2021-07-03</t>
   </si>