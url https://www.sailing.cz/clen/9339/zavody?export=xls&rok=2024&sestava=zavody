--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -89,51 +89,51 @@
   <si>
     <t>Hornická regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2024-08-24</t>
   </si>
   <si>
     <t>Czech Junior Nationals I.</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2024-07-13</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2024-06-05</t>
   </si>
   <si>
     <t>Pohár JMK II.</t>
   </si>
   <si>
     <t>2024-06-01</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>2024-05-15</t>
   </si>
   <si>
     <t>Pohár JMK I.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>