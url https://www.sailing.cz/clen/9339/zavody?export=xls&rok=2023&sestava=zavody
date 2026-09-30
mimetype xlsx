--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -74,51 +74,51 @@
   <si>
     <t>2023-09-23</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2023-09-20</t>
   </si>
   <si>
     <t>Pohár JMK II. - náhradní termín</t>
   </si>
   <si>
     <t>2023-09-09</t>
   </si>
   <si>
     <t>Podzimní regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2023-08-30</t>
   </si>
   <si>
     <t>Regata 130 let - Czech Junior Nationals - Bravo</t>
   </si>
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t>2023-07-08</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
     <t>2023-06-03</t>
   </si>
   <si>
     <t>Veletržní regata</t>
   </si>