--- v0 (2026-06-01)
+++ v1 (2026-09-30)
@@ -77,51 +77,51 @@
   <si>
     <t>Czech Junior Nationals</t>
   </si>
   <si>
     <t>Nechranice</t>
   </si>
   <si>
     <t>2022-09-10</t>
   </si>
   <si>
     <t>Hornická Regata</t>
   </si>
   <si>
     <t>Žermanice</t>
   </si>
   <si>
     <t>2022-07-16</t>
   </si>
   <si>
     <t>Bambusová Regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qmz  </t>
+    <t>Qmz</t>
   </si>
   <si>
     <t>2022-07-09</t>
   </si>
   <si>
     <t>Závod mladých nadějí</t>
   </si>
   <si>
     <t>2022-06-18</t>
   </si>
   <si>
     <t>Veletržní regata - Memoriál Karla Hrubého</t>
   </si>
   <si>
     <t>2022-06-15</t>
   </si>
   <si>
     <t>Pohár JMK II.</t>
   </si>
   <si>
     <t>2022-05-21</t>
   </si>
   <si>
     <t>Velká cena YC Dyje</t>
   </si>