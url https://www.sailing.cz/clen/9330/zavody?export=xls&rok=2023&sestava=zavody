--- v0 (2026-06-20)
+++ v1 (2026-10-20)
@@ -68,51 +68,51 @@
   <si>
     <t>Lipno - Černá v Pošumaví</t>
   </si>
   <si>
     <t xml:space="preserve">Q    </t>
   </si>
   <si>
     <t>2023-08-05</t>
   </si>
   <si>
     <t>O Štít města Pardubic</t>
   </si>
   <si>
     <t>Seč</t>
   </si>
   <si>
     <t>2023-07-15</t>
   </si>
   <si>
     <t>Bambusová regata</t>
   </si>
   <si>
     <t>Velké Dářko</t>
   </si>
   <si>
-    <t xml:space="preserve">Qsz  </t>
+    <t>Qsz</t>
   </si>
   <si>
     <t>2023-06-17</t>
   </si>
   <si>
     <t>O perníkovou chaloupku</t>
   </si>
   <si>
     <t>2023-06-10</t>
   </si>
   <si>
     <t>Pavlovská regata</t>
   </si>
   <si>
     <t>Nové Mlýny</t>
   </si>
   <si>
     <t>2023-05-06</t>
   </si>
   <si>
     <t>Jarní premiéra</t>
   </si>
   <si>
     <t>Rozkoš</t>
   </si>